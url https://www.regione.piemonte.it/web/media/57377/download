--- v0 (2026-07-04)
+++ v1 (2026-08-02)
@@ -25,51 +25,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="1" state="visible" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName function="false" hidden="false" localSheetId="0" name="_xlnm.Print_Titles" vbProcedure="false">Foglio1!$1:$1</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="312" uniqueCount="169">
   <si>
     <t xml:space="preserve">PROVINCIA</t>
   </si>
   <si>
     <t xml:space="preserve">COMUNE/COMUNE CAPOFILA</t>
   </si>
   <si>
     <t xml:space="preserve">ALTRI COMUNI ADERENTI</t>
   </si>
   <si>
     <t xml:space="preserve">AT</t>
   </si>
   <si>
     <t xml:space="preserve">BUTTIGLIERA D’ASTI</t>
   </si>
   <si>
     <t xml:space="preserve">CASTAGNOLE DELLE LANZE</t>
   </si>
   <si>
     <t xml:space="preserve">MOMBERCELLI</t>
   </si>
   <si>
     <t xml:space="preserve">MONASTERO BORMIDA</t>
   </si>
   <si>
@@ -118,50 +118,53 @@
     <t xml:space="preserve">TERRUGGIA</t>
   </si>
   <si>
     <t xml:space="preserve">TORTONA</t>
   </si>
   <si>
     <t xml:space="preserve">VILLADEATI</t>
   </si>
   <si>
     <t xml:space="preserve">VILLANOVA MONFERRATO </t>
   </si>
   <si>
     <t xml:space="preserve">BI</t>
   </si>
   <si>
     <t xml:space="preserve">BIELLA</t>
   </si>
   <si>
     <t xml:space="preserve">CANDELO</t>
   </si>
   <si>
     <t xml:space="preserve">CERRIONE</t>
   </si>
   <si>
     <t xml:space="preserve">COSSATO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">POLLONE</t>
   </si>
   <si>
     <t xml:space="preserve">RONCO BIELLESE</t>
   </si>
   <si>
     <t xml:space="preserve">VALDILANA</t>
   </si>
   <si>
     <t xml:space="preserve">VIGLIANO BIELLESE</t>
   </si>
   <si>
     <t xml:space="preserve">CN</t>
   </si>
   <si>
     <t xml:space="preserve">BAGNOLO</t>
   </si>
   <si>
     <t xml:space="preserve">BRA</t>
   </si>
   <si>
     <t xml:space="preserve">BUSCA</t>
   </si>
   <si>
     <t xml:space="preserve">CARAMAGNA PIEMONTE</t>
   </si>
@@ -953,54 +956,54 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H156"/>
+  <dimension ref="A1:H157"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="pageBreakPreview" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="B20" activeCellId="0" sqref="B20"/>
+      <selection pane="topLeft" activeCell="B28" activeCellId="0" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="15" customHeight="true" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="15.76"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="46.36"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="1" width="51.46"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="16384" min="4" style="1" width="11.53"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A2" s="4" t="s">
         <v>3</v>
       </c>
@@ -1216,1217 +1219,1226 @@
       </c>
       <c r="C25" s="18"/>
     </row>
     <row r="26" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A26" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="18" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="18"/>
     </row>
     <row r="27" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A27" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="18" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="18"/>
     </row>
     <row r="28" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A28" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="5" t="s">
+      <c r="B28" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="C28" s="5"/>
+      <c r="C28" s="18"/>
     </row>
     <row r="29" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A29" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B29" s="9" t="s">
+      <c r="B29" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="C29" s="9"/>
+      <c r="C29" s="5"/>
     </row>
     <row r="30" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A30" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="9"/>
     </row>
     <row r="31" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A31" s="19" t="s">
+      <c r="A31" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B31" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B31" s="20" t="s">
+      <c r="C31" s="9"/>
+    </row>
+    <row r="32" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A32" s="19" t="s">
         <v>35</v>
       </c>
-      <c r="C31" s="13"/>
-[...5 lines deleted...]
-      <c r="B32" s="7" t="s">
+      <c r="B32" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="C32" s="7"/>
+      <c r="C32" s="13"/>
     </row>
     <row r="33" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A33" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="9" t="s">
+      <c r="A33" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B33" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="C33" s="9"/>
+      <c r="C33" s="7"/>
     </row>
     <row r="34" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A34" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="9"/>
     </row>
     <row r="35" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A35" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="7" t="s">
+      <c r="A35" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B35" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C35" s="7"/>
+      <c r="C35" s="9"/>
     </row>
     <row r="36" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A36" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B36" s="9" t="s">
+      <c r="A36" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B36" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="C36" s="9"/>
+      <c r="C36" s="7"/>
     </row>
     <row r="37" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A37" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="13" t="s">
+      <c r="A37" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B37" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C37" s="13"/>
+      <c r="C37" s="9"/>
     </row>
     <row r="38" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A38" s="12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="13"/>
     </row>
     <row r="39" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A39" s="12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="13"/>
     </row>
     <row r="40" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A40" s="12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="C40" s="20" t="s">
+      <c r="C40" s="13"/>
+    </row>
+    <row r="41" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A41" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B41" s="13" t="s">
         <v>45</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B41" s="9" t="s">
+      <c r="C41" s="20" t="s">
         <v>46</v>
       </c>
-      <c r="C41" s="9"/>
     </row>
     <row r="42" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A42" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B42" s="13" t="s">
+      <c r="A42" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B42" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="C42" s="13"/>
+      <c r="C42" s="9"/>
     </row>
     <row r="43" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A43" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B43" s="9" t="s">
+      <c r="A43" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B43" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="C43" s="9"/>
+      <c r="C43" s="13"/>
     </row>
     <row r="44" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A44" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B44" s="7" t="s">
+      <c r="A44" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B44" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="C44" s="7"/>
+      <c r="C44" s="9"/>
     </row>
     <row r="45" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A45" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B45" s="9" t="s">
+      <c r="A45" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B45" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="C45" s="9"/>
+      <c r="C45" s="7"/>
     </row>
     <row r="46" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A46" s="4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B46" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B46" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="C46" s="18"/>
+      <c r="C46" s="9"/>
     </row>
     <row r="47" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A47" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B47" s="13" t="s">
+      <c r="A47" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B47" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="C47" s="14"/>
+      <c r="C47" s="18"/>
     </row>
     <row r="48" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A48" s="12" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B48" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B48" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C48" s="14"/>
     </row>
     <row r="49" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A49" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B49" s="18" t="s">
+      <c r="A49" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B49" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C49" s="18"/>
+      <c r="C49" s="14"/>
     </row>
     <row r="50" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A50" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B50" s="18" t="s">
         <v>55</v>
       </c>
       <c r="C50" s="18"/>
     </row>
     <row r="51" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A51" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B51" s="11" t="s">
+      <c r="A51" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B51" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="C51" s="11"/>
+      <c r="C51" s="18"/>
     </row>
     <row r="52" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A52" s="12" t="s">
+      <c r="A52" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B52" s="11" t="s">
         <v>57</v>
       </c>
-      <c r="B52" s="20" t="s">
+      <c r="C52" s="11"/>
+    </row>
+    <row r="53" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A53" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="C52" s="13"/>
-[...5 lines deleted...]
-      <c r="B53" s="9" t="s">
+      <c r="B53" s="20" t="s">
         <v>59</v>
       </c>
-      <c r="C53" s="9"/>
+      <c r="C53" s="13"/>
     </row>
     <row r="54" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A54" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B54" s="13" t="s">
+      <c r="A54" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B54" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="C54" s="13"/>
+      <c r="C54" s="9"/>
     </row>
     <row r="55" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A55" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B55" s="9" t="s">
+      <c r="A55" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B55" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="C55" s="9"/>
+      <c r="C55" s="13"/>
     </row>
     <row r="56" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A56" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C56" s="9"/>
     </row>
     <row r="57" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A57" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C57" s="9"/>
     </row>
     <row r="58" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A58" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C58" s="9"/>
     </row>
     <row r="59" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A59" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C59" s="9"/>
     </row>
     <row r="60" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A60" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C60" s="9"/>
     </row>
     <row r="61" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A61" s="4" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B61" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="B61" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="C61" s="5"/>
+      <c r="C61" s="9"/>
     </row>
     <row r="62" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A62" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B62" s="13" t="s">
+      <c r="A62" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B62" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="C62" s="13"/>
+      <c r="C62" s="5"/>
     </row>
     <row r="63" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A63" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B63" s="5" t="s">
+      <c r="A63" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B63" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="C63" s="5"/>
+      <c r="C63" s="13"/>
     </row>
     <row r="64" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A64" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B64" s="13" t="s">
+      <c r="A64" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B64" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="C64" s="20"/>
+      <c r="C64" s="5"/>
     </row>
     <row r="65" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A65" s="10" t="s">
+      <c r="A65" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B65" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B65" s="11" t="s">
+      <c r="C65" s="20"/>
+    </row>
+    <row r="66" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A66" s="10" t="s">
         <v>72</v>
       </c>
-      <c r="C65" s="11"/>
-[...5 lines deleted...]
-      <c r="B66" s="5" t="s">
+      <c r="B66" s="11" t="s">
         <v>73</v>
       </c>
-      <c r="C66" s="5"/>
+      <c r="C66" s="11"/>
     </row>
     <row r="67" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A67" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C67" s="5"/>
     </row>
     <row r="68" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A68" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="B68" s="5" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C68" s="5"/>
     </row>
     <row r="69" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A69" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C69" s="5"/>
     </row>
     <row r="70" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A70" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C70" s="5"/>
     </row>
     <row r="71" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A71" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B71" s="11" t="s">
+      <c r="A71" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B71" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="C71" s="11"/>
+      <c r="C71" s="5"/>
     </row>
     <row r="72" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A72" s="10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C72" s="11"/>
     </row>
     <row r="73" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A73" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B73" s="13" t="s">
+      <c r="A73" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B73" s="11" t="s">
         <v>81</v>
       </c>
-      <c r="C73" s="13"/>
+      <c r="C73" s="11"/>
     </row>
     <row r="74" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A74" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B74" s="9" t="s">
+      <c r="A74" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B74" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="C74" s="9"/>
+      <c r="C74" s="13"/>
     </row>
     <row r="75" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A75" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B75" s="11" t="s">
+      <c r="A75" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B75" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="C75" s="11"/>
+      <c r="C75" s="9"/>
     </row>
     <row r="76" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A76" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B76" s="9" t="s">
+      <c r="A76" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B76" s="11" t="s">
         <v>84</v>
       </c>
-      <c r="C76" s="9"/>
+      <c r="C76" s="11"/>
     </row>
     <row r="77" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A77" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B77" s="14" t="s">
+      <c r="A77" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B77" s="9" t="s">
         <v>85</v>
       </c>
-      <c r="C77" s="13"/>
+      <c r="C77" s="9"/>
     </row>
     <row r="78" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A78" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B78" s="9" t="s">
+      <c r="A78" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B78" s="14" t="s">
         <v>86</v>
       </c>
-      <c r="C78" s="9"/>
+      <c r="C78" s="13"/>
     </row>
     <row r="79" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A79" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C79" s="9"/>
     </row>
     <row r="80" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A80" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C80" s="9"/>
     </row>
     <row r="81" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A81" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C81" s="9"/>
     </row>
     <row r="82" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A82" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B82" s="11" t="s">
+      <c r="A82" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B82" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="C82" s="11"/>
+      <c r="C82" s="9"/>
     </row>
     <row r="83" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A83" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B83" s="9" t="s">
+      <c r="A83" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B83" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="C83" s="9"/>
+      <c r="C83" s="11"/>
     </row>
     <row r="84" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A84" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C84" s="9"/>
     </row>
     <row r="85" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A85" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B85" s="13" t="s">
+      <c r="A85" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B85" s="9" t="s">
         <v>93</v>
       </c>
-      <c r="C85" s="13"/>
+      <c r="C85" s="9"/>
     </row>
     <row r="86" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A86" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B86" s="9" t="s">
+      <c r="A86" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B86" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="C86" s="9"/>
+      <c r="C86" s="13"/>
     </row>
     <row r="87" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A87" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B87" s="11" t="s">
+      <c r="A87" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B87" s="9" t="s">
         <v>95</v>
       </c>
-      <c r="C87" s="11"/>
+      <c r="C87" s="9"/>
     </row>
     <row r="88" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A88" s="10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>96</v>
       </c>
       <c r="C88" s="11"/>
     </row>
     <row r="89" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A89" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B89" s="9" t="s">
+      <c r="A89" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B89" s="11" t="s">
         <v>97</v>
       </c>
-      <c r="C89" s="9"/>
+      <c r="C89" s="11"/>
     </row>
     <row r="90" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A90" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C90" s="9"/>
     </row>
     <row r="91" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A91" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B91" s="13" t="s">
+      <c r="A91" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B91" s="9" t="s">
         <v>99</v>
       </c>
-      <c r="C91" s="13"/>
+      <c r="C91" s="9"/>
     </row>
     <row r="92" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A92" s="12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B92" s="13" t="s">
         <v>100</v>
       </c>
       <c r="C92" s="13"/>
     </row>
     <row r="93" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A93" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B93" s="9" t="s">
+      <c r="A93" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B93" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="C93" s="9"/>
+      <c r="C93" s="13"/>
     </row>
     <row r="94" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A94" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B94" s="11" t="s">
+      <c r="A94" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B94" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="C94" s="11"/>
+      <c r="C94" s="9"/>
     </row>
     <row r="95" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A95" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B95" s="9" t="s">
+      <c r="A95" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B95" s="11" t="s">
         <v>103</v>
       </c>
-      <c r="C95" s="9"/>
+      <c r="C95" s="11"/>
     </row>
     <row r="96" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A96" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C96" s="9"/>
     </row>
     <row r="97" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A97" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>105</v>
       </c>
       <c r="C97" s="9"/>
     </row>
     <row r="98" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A98" s="4" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B98" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B98" s="9" t="s">
         <v>106</v>
       </c>
-      <c r="C98" s="18"/>
+      <c r="C98" s="9"/>
     </row>
     <row r="99" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A99" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B99" s="11" t="s">
+      <c r="A99" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B99" s="18" t="s">
         <v>107</v>
       </c>
-      <c r="C99" s="11"/>
+      <c r="C99" s="18"/>
     </row>
     <row r="100" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A100" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B100" s="14" t="s">
+      <c r="A100" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B100" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="C100" s="13"/>
+      <c r="C100" s="11"/>
     </row>
     <row r="101" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A101" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B101" s="21" t="s">
+      <c r="A101" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B101" s="14" t="s">
         <v>109</v>
       </c>
-      <c r="C101" s="21"/>
+      <c r="C101" s="13"/>
     </row>
     <row r="102" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A102" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B102" s="9" t="s">
+      <c r="A102" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B102" s="21" t="s">
         <v>110</v>
       </c>
-      <c r="C102" s="9"/>
+      <c r="C102" s="21"/>
     </row>
     <row r="103" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A103" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B103" s="21" t="s">
+      <c r="A103" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B103" s="9" t="s">
         <v>111</v>
       </c>
-      <c r="C103" s="21"/>
+      <c r="C103" s="9"/>
     </row>
     <row r="104" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A104" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B104" s="18" t="s">
+      <c r="A104" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B104" s="21" t="s">
         <v>112</v>
       </c>
-      <c r="C104" s="18"/>
+      <c r="C104" s="21"/>
     </row>
     <row r="105" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A105" s="4" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B105" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B105" s="18" t="s">
         <v>113</v>
       </c>
-      <c r="C105" s="9"/>
-[...2 lines deleted...]
-      <c r="H105" s="13"/>
+      <c r="C105" s="18"/>
     </row>
     <row r="106" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A106" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C106" s="9"/>
+      <c r="F106" s="12"/>
+      <c r="G106" s="13"/>
+      <c r="H106" s="13"/>
     </row>
     <row r="107" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A107" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B107" s="13" t="s">
+      <c r="A107" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B107" s="9" t="s">
         <v>115</v>
       </c>
-      <c r="C107" s="13"/>
+      <c r="C107" s="9"/>
     </row>
     <row r="108" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A108" s="12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B108" s="13" t="s">
         <v>116</v>
       </c>
       <c r="C108" s="13"/>
     </row>
     <row r="109" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A109" s="22" t="s">
-[...2 lines deleted...]
-      <c r="B109" s="9" t="s">
+      <c r="A109" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B109" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="C109" s="9"/>
-[...1 lines deleted...]
-    <row r="110" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="C109" s="13"/>
+    </row>
+    <row r="110" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A110" s="22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>118</v>
       </c>
       <c r="C110" s="9"/>
     </row>
     <row r="111" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A111" s="22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C111" s="9"/>
     </row>
     <row r="112" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A112" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B112" s="11" t="s">
+      <c r="A112" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B112" s="9" t="s">
         <v>120</v>
       </c>
-      <c r="C112" s="11"/>
-[...5 lines deleted...]
-      <c r="B113" s="13" t="s">
+      <c r="C112" s="9"/>
+    </row>
+    <row r="113" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A113" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B113" s="11" t="s">
         <v>121</v>
       </c>
-      <c r="C113" s="13"/>
+      <c r="C113" s="11"/>
     </row>
     <row r="114" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A114" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B114" s="9" t="s">
+      <c r="A114" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B114" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="C114" s="9"/>
+      <c r="C114" s="13"/>
     </row>
     <row r="115" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A115" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>123</v>
       </c>
       <c r="C115" s="9"/>
     </row>
     <row r="116" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A116" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>124</v>
       </c>
       <c r="C116" s="9"/>
     </row>
     <row r="117" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A117" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B117" s="11" t="s">
+      <c r="A117" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B117" s="9" t="s">
         <v>125</v>
       </c>
-      <c r="C117" s="11"/>
+      <c r="C117" s="9"/>
     </row>
     <row r="118" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A118" s="10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B118" s="11" t="s">
         <v>126</v>
       </c>
       <c r="C118" s="11"/>
     </row>
     <row r="119" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A119" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B119" s="9" t="s">
+      <c r="A119" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B119" s="11" t="s">
         <v>127</v>
       </c>
-      <c r="C119" s="9"/>
+      <c r="C119" s="11"/>
     </row>
     <row r="120" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A120" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B120" s="11" t="s">
+      <c r="A120" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B120" s="9" t="s">
         <v>128</v>
       </c>
-      <c r="C120" s="11"/>
+      <c r="C120" s="9"/>
     </row>
     <row r="121" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A121" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B121" s="18" t="s">
+      <c r="A121" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B121" s="11" t="s">
         <v>129</v>
       </c>
-      <c r="C121" s="18"/>
+      <c r="C121" s="11"/>
     </row>
     <row r="122" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A122" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B122" s="18" t="s">
         <v>130</v>
       </c>
       <c r="C122" s="18"/>
     </row>
     <row r="123" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A123" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B123" s="18" t="s">
         <v>131</v>
       </c>
       <c r="C123" s="18"/>
     </row>
     <row r="124" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A124" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B124" s="18" t="s">
         <v>132</v>
       </c>
       <c r="C124" s="18"/>
     </row>
     <row r="125" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A125" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B125" s="13" t="s">
+      <c r="A125" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B125" s="18" t="s">
         <v>133</v>
       </c>
-      <c r="C125" s="14"/>
+      <c r="C125" s="18"/>
     </row>
     <row r="126" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A126" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B126" s="18" t="s">
+      <c r="A126" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B126" s="13" t="s">
         <v>134</v>
       </c>
-      <c r="C126" s="18"/>
+      <c r="C126" s="14"/>
     </row>
     <row r="127" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A127" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B127" s="18" t="s">
         <v>135</v>
       </c>
       <c r="C127" s="18"/>
     </row>
     <row r="128" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A128" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B128" s="13" t="s">
+      <c r="A128" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="B128" s="18" t="s">
         <v>136</v>
       </c>
-      <c r="C128" s="14"/>
-[...5 lines deleted...]
-      <c r="B129" s="9" t="s">
+      <c r="C128" s="18"/>
+    </row>
+    <row r="129" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A129" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B129" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="C129" s="9"/>
+      <c r="C129" s="14"/>
     </row>
     <row r="130" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A130" s="22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>138</v>
       </c>
       <c r="C130" s="9"/>
     </row>
-    <row r="131" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="B131" s="11" t="s">
+    <row r="131" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A131" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B131" s="9" t="s">
         <v>139</v>
       </c>
-      <c r="C131" s="11"/>
+      <c r="C131" s="9"/>
     </row>
     <row r="132" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A132" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B132" s="9" t="s">
+      <c r="A132" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B132" s="11" t="s">
         <v>140</v>
       </c>
-      <c r="C132" s="9"/>
+      <c r="C132" s="11"/>
     </row>
     <row r="133" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A133" s="4" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B133" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B133" s="9" t="s">
         <v>141</v>
       </c>
-      <c r="C133" s="18"/>
+      <c r="C133" s="9"/>
     </row>
     <row r="134" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A134" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B134" s="21" t="s">
+      <c r="A134" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B134" s="18" t="s">
         <v>142</v>
       </c>
-      <c r="C134" s="21"/>
+      <c r="C134" s="18"/>
     </row>
     <row r="135" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A135" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B135" s="9" t="s">
+      <c r="A135" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B135" s="21" t="s">
         <v>143</v>
       </c>
-      <c r="C135" s="9"/>
+      <c r="C135" s="21"/>
     </row>
     <row r="136" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A136" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>144</v>
       </c>
       <c r="C136" s="9"/>
     </row>
     <row r="137" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A137" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B137" s="21" t="s">
+      <c r="A137" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B137" s="9" t="s">
         <v>145</v>
       </c>
-      <c r="C137" s="21"/>
+      <c r="C137" s="9"/>
     </row>
     <row r="138" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A138" s="10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B138" s="21" t="s">
         <v>146</v>
       </c>
       <c r="C138" s="21"/>
     </row>
     <row r="139" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A139" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B139" s="9" t="s">
+      <c r="A139" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B139" s="21" t="s">
         <v>147</v>
       </c>
-      <c r="C139" s="9"/>
+      <c r="C139" s="21"/>
     </row>
     <row r="140" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A140" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B140" s="9" t="s">
         <v>148</v>
       </c>
       <c r="C140" s="9"/>
     </row>
     <row r="141" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A141" s="12" t="s">
+      <c r="A141" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B141" s="9" t="s">
         <v>149</v>
       </c>
-      <c r="B141" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C141" s="9"/>
     </row>
     <row r="142" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A142" s="12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B142" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="C142" s="13" t="s">
         <v>152</v>
       </c>
-      <c r="C142" s="13"/>
     </row>
     <row r="143" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A143" s="12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B143" s="13" t="s">
         <v>153</v>
       </c>
       <c r="C143" s="13"/>
     </row>
     <row r="144" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A144" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B144" s="9" t="s">
+      <c r="A144" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="B144" s="13" t="s">
         <v>154</v>
       </c>
-      <c r="C144" s="9"/>
+      <c r="C144" s="13"/>
     </row>
     <row r="145" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A145" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C145" s="9"/>
     </row>
     <row r="146" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A146" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>156</v>
       </c>
       <c r="C146" s="9"/>
     </row>
-    <row r="147" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A147" s="22" t="s">
+    <row r="147" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A147" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="B147" s="9" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="C147" s="9"/>
     </row>
     <row r="148" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A148" s="22" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B148" s="9" t="s">
         <v>159</v>
       </c>
       <c r="C148" s="9"/>
     </row>
     <row r="149" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A149" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B149" s="23" t="s">
+      <c r="A149" s="22" t="s">
+        <v>158</v>
+      </c>
+      <c r="B149" s="9" t="s">
         <v>160</v>
       </c>
-      <c r="C149" s="24"/>
-[...5 lines deleted...]
-      <c r="B150" s="13" t="s">
+      <c r="C149" s="9"/>
+    </row>
+    <row r="150" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A150" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="B150" s="23" t="s">
         <v>161</v>
       </c>
-      <c r="C150" s="13" t="s">
+      <c r="C150" s="24"/>
+    </row>
+    <row r="151" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A151" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="B151" s="13" t="s">
         <v>162</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B151" s="9" t="s">
+      <c r="C151" s="13" t="s">
         <v>163</v>
       </c>
-      <c r="C151" s="9"/>
-[...5 lines deleted...]
-      <c r="A153" s="19" t="s">
+    </row>
+    <row r="152" customFormat="false" ht="15.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A152" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="B152" s="9" t="s">
         <v>164</v>
       </c>
-      <c r="B153" s="13"/>
-[...4 lines deleted...]
-      <c r="B154" s="26" t="s">
+      <c r="C152" s="9"/>
+    </row>
+    <row r="153" customFormat="false" ht="26.1" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A153" s="25"/>
+    </row>
+    <row r="154" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A154" s="19" t="s">
         <v>165</v>
       </c>
-      <c r="C154" s="26"/>
-[...2 lines deleted...]
-      <c r="A155" s="9"/>
+      <c r="B154" s="13"/>
+      <c r="C154" s="13"/>
+    </row>
+    <row r="155" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A155" s="24"/>
       <c r="B155" s="26" t="s">
         <v>166</v>
       </c>
       <c r="C155" s="26"/>
     </row>
-    <row r="156" customFormat="false" ht="42.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A156" s="13"/>
+    <row r="156" customFormat="false" ht="27.35" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A156" s="9"/>
       <c r="B156" s="26" t="s">
         <v>167</v>
       </c>
       <c r="C156" s="26"/>
     </row>
+    <row r="157" customFormat="false" ht="42.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A157" s="13"/>
+      <c r="B157" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="C157" s="26"/>
+    </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="B154:C154"/>
     <mergeCell ref="B155:C155"/>
     <mergeCell ref="B156:C156"/>
+    <mergeCell ref="B157:C157"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.025" header="0.7875" footer="0.7875"/>
   <pageSetup paperSize="9" scale="70" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" firstPageNumber="1" useFirstPageNumber="true" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
-    <oddHeader>&amp;C&amp;12Elenco Comuni iscritti al Registro alla data del 26/06/2026</oddHeader>
+    <oddHeader>&amp;C&amp;12Elenco Comuni iscritti al Registro alla data del 27/07/2026</oddHeader>
     <oddFooter>&amp;CPagina &amp;P</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="89" man="true" max="16383" min="0"/>
+    <brk id="90" man="true" max="16383" min="0"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/25.2.3.2$Windows_X86_64 LibreOffice_project/bbb074479178df812d175f709636b368952c2ce3</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator/>
   <dc:description/>
   <dc:language>it-IT</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>