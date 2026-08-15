--- v0 (2026-02-27)
+++ v1 (2026-08-15)
@@ -1,56 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="57" w:after="57"/>
@@ -67,77 +70,101 @@
         <w:t xml:space="preserve">Spett.le </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="57" w:after="57"/>
         <w:jc w:val="right"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>REGIONE PIEMONTE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="57" w:after="57"/>
         <w:jc w:val="right"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Direzione Welfare</w:t>
         <w:br/>
-        <w:t>Settore Benessere animali da compagnia e</w:t>
+        <w:t xml:space="preserve">Settore Controllo registri regionali in ambito sociale, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="57" w:after="57"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">controlli misure cofinanziate con fondi europei di coesione </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="57" w:after="57"/>
         <w:jc w:val="right"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>controllo registri regionali in ambito sociale</w:t>
+        <w:t>e benessere animali da compagnia</w:t>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ufficio Persone Giuridiche</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -699,81 +726,81 @@
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto3"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto3"/>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="true"/>
-        <w:overflowPunct w:val="false"/>
+        <w:overflowPunct w:val="true"/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTA BENE </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto3"/>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="true"/>
-        <w:overflowPunct w:val="false"/>
+        <w:overflowPunct w:val="true"/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:hanging="624" w:left="624" w:right="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:rPr>
           <w:lang w:val="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
@@ -813,167 +840,167 @@
         </w:rPr>
         <w:t xml:space="preserve">Resta salva la disciplina relativa agli ulteriori adempimenti cui le Fondazioni sono sottoposte </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ex lege</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e concernente l’aggiornamento dei dati risultanti dal Registro regionale delle Persone Giuridiche. A tal proposito ed a mero titolo esemplificativo, si ricorda l’obbligo di comunicare ogni variazione relativa alla composizione dell’Organo Amministrativo (per scaduto mandato o per dimissioni di uno o più membri).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="true"/>
-        <w:overflowPunct w:val="false"/>
+        <w:overflowPunct w:val="true"/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto3"/>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="true"/>
-        <w:overflowPunct w:val="false"/>
+        <w:overflowPunct w:val="true"/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>L’invio della documentazione sopra elencata non dovrà più essere effettuato tramite posta ordinaria o consegna a mano, ma unicamente a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> mezzo:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto3"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="true"/>
-        <w:overflowPunct w:val="false"/>
+        <w:overflowPunct w:val="true"/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:ind w:hanging="737" w:left="737" w:right="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>posta elettronica certificata (P.E.C. all’indirizzo persone.giuridiche@cert.regione.piemonte.it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto3"/>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="true"/>
-        <w:overflowPunct w:val="false"/>
+        <w:overflowPunct w:val="true"/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:ind w:hanging="737" w:left="737" w:right="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto3"/>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="true"/>
-        <w:overflowPunct w:val="false"/>
+        <w:overflowPunct w:val="true"/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:ind w:hanging="737" w:left="737" w:right="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>oppure,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
@@ -982,209 +1009,209 @@
           <w:u w:val="none"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>qualora l'Ente non fosse provvisto di P.E.C., a mezzo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto3"/>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="true"/>
-        <w:overflowPunct w:val="false"/>
+        <w:overflowPunct w:val="true"/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:ind w:hanging="737" w:left="737" w:right="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto3"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="true"/>
-        <w:overflowPunct w:val="false"/>
+        <w:overflowPunct w:val="true"/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:ind w:hanging="737" w:left="737" w:right="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">posta elettronica ordinaria (e-mail) all’indirizzo </w:t>
       </w:r>
       <w:hyperlink r:id="rId2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="20"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>fondazioni.associazioni@regione.piemonte.it</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto3"/>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="true"/>
-        <w:overflowPunct w:val="false"/>
+        <w:overflowPunct w:val="true"/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:ind w:hanging="0" w:left="57" w:right="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto3"/>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="true"/>
-        <w:overflowPunct w:val="false"/>
+        <w:overflowPunct w:val="true"/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:ind w:hanging="0" w:left="57" w:right="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>allegando copia del documento di identità del Presidente firmatario della lettera; in alternativa la PEC può  essere sottoscritta con firma digitale.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto3"/>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="true"/>
-        <w:overflowPunct w:val="false"/>
+        <w:overflowPunct w:val="true"/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:ind w:hanging="0" w:left="57" w:right="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="true"/>
-        <w:overflowPunct w:val="false"/>
+        <w:overflowPunct w:val="true"/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Formati</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -1253,185 +1280,187 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Dimensione</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>: esclusivamente file per una dimensione complessiva non superiore ai 30MB e per un massimo di 30 allegati.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto3"/>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="true"/>
-        <w:overflowPunct w:val="false"/>
+        <w:overflowPunct w:val="true"/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Le comunicazioni andranno effettuate fra caselle di posta elettronica omologhe (da Certificata a Certificata e da ordinaria a ordinaria).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto3"/>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="true"/>
-        <w:overflowPunct w:val="false"/>
+        <w:overflowPunct w:val="true"/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto3"/>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="true"/>
-        <w:overflowPunct w:val="false"/>
+        <w:overflowPunct w:val="true"/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Per eventuali delucidazioni tecniche contattare il n. tel 011/4322089.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto3"/>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="true"/>
-        <w:overflowPunct w:val="false"/>
+        <w:overflowPunct w:val="true"/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
-          <w:footerReference w:type="default" r:id="rId3"/>
+          <w:footerReference w:type="even" r:id="rId3"/>
+          <w:footerReference w:type="default" r:id="rId4"/>
+          <w:footerReference w:type="first" r:id="rId5"/>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:left="1134" w:right="1134" w:gutter="0" w:header="0" w:top="851" w:footer="720" w:bottom="1134"/>
           <w:pgNumType w:fmt="decimal"/>
           <w:formProt w:val="false"/>
           <w:textDirection w:val="lrTb"/>
           <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
         </w:sectPr>
         <w:pStyle w:val="Rientrocorpodeltesto3"/>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="true"/>
-        <w:overflowPunct w:val="false"/>
+        <w:overflowPunct w:val="true"/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
@@ -1543,90 +1572,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">La informiamo che i dati personali da Lei forniti alla </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Regione Piemonte, Direzione Welfare, Settore Benessere animali da compagnia e controllo registri regionali in ambito sociale </w:t>
+        <w:t xml:space="preserve">Regione Piemonte, Direzione Welfare, Settore </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Controllo registri regionali in ambito sociale, controlli misure cofinanziate con fondi europei di coesione e benessere animali da compagnia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>saranno trattati secondo quanto previsto dal “Regolamento UE 2016/679 relativo alla protezione delle persone fisiche con riguardo al trattamento dei dati personali, nonché alla libera circolazione di tali dati e che abroga la direttiva 95/46/CE (regolamento Generale sulla Protezione dei dati, di seguito GDPR)”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="true"/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">I dati personali a Lei riferiti verranno raccolti e trattati nel rispetto dei principi di correttezza, liceità e tutela della riservatezza, con modalità informatiche ed esclusivamente per finalità di trattamento dei dati personali dichiarati nella domanda e comunicati a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Regione Piemonte, Direzione Welfare, Settore Benessere animali da compagnia e controllo registri regionali in ambito sociale. </w:t>
+        <w:t xml:space="preserve">Regione Piemonte, Direzione Welfare, Settore </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Controllo registri regionali in ambito sociale, controlli misure cofinanziate con fondi europei di coesione e benessere animali da compagnia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Il trattamento è finalizzato all’espletamento delle funzioni istituzionali dell’Amministrazione regionale. I dati acquisiti a seguito della presente informativa saranno utilizzati esclusivamente per le finalità relative alla presente istanza.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
@@ -1677,51 +1746,73 @@
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Il Titolare del trattamento dei dati personali è la Giunta regionale, il Delegato al trattamento dei dati è la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>Direzione Welfare, Settore Benessere animali da compagnia e controllo registri regionali in ambito sociale.</w:t>
+        <w:t xml:space="preserve">Direzione Welfare, Settore </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t>Controllo registri regionali in ambito sociale, controlli misure cofinanziate con fondi europei di coesione e benessere animali da compagnia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Il Responsabile esterno del trattamento è il CSI Piemonte</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1805,51 +1896,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>I Suoi dati personali sono conservati, per un periodo di 10 anni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>I Suoi dati personali non saranno in alcun modo oggetto di trasferimento in un Paese terzo extraeuropeo, né di comunicazione a terzi fuori dai casi previsti dalla normativa in vigor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Caratterinotaapidipagina"/>
+          <w:rStyle w:val="Caratterinotaapidipaginauser"/>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:position w:val="0"/>
           <w:sz w:val="22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -2010,209 +2101,267 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="709"/>
           <w:tab w:val="left" w:pos="360" w:leader="none"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="true"/>
-        <w:overflowPunct w:val="false"/>
+        <w:overflowPunct w:val="true"/>
         <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:strike/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:fill="FFFF00" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:strike/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:fill="FFFF00" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId4"/>
-      <w:footerReference w:type="first" r:id="rId5"/>
+      <w:footerReference w:type="even" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="first" r:id="rId8"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:left="1134" w:right="1134" w:gutter="0" w:header="0" w:top="851" w:footer="720" w:bottom="1134"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="00"/>
-[...3 lines deleted...]
-  <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:altName w:val="Arial Unicode MS"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:altName w:val="Arial Unicode MS"/>
     <w:charset w:val="01"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="right"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p/>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:i/>
+        <w:i/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:i/>
+        <w:i/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:i/>
+        <w:i/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+      </w:rPr>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
@@ -2699,97 +2848,98 @@
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="360"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="SimSun" w:cs="Mangal"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="true"/>
-      <w:overflowPunct w:val="true"/>
+      <w:overflowPunct w:val="false"/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
-    <w:name w:val="Heading 2"/>
+    <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:i/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="WW8Num1z0">
     <w:name w:val="WW8Num1z0"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="WW8Num1z1">
@@ -2943,226 +3093,295 @@
     <w:name w:val="WW8Num5z1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="WW8Num5z2">
     <w:name w:val="WW8Num5z2"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="WW8Num5z3">
     <w:name w:val="WW8Num5z3"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Caratterepredefinitoparagrafo">
     <w:name w:val="Carattere predefinito paragrafo"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Punti">
-    <w:name w:val="Punti"/>
+  <w:style w:type="character" w:styleId="Puntiuser">
+    <w:name w:val="Punti (user)"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="OpenSymbol;Arial Unicode MS" w:hAnsi="OpenSymbol;Arial Unicode MS" w:eastAsia="OpenSymbol;Arial Unicode MS" w:cs="OpenSymbol;Arial Unicode MS"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
       <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Caratterinotaapidipagina">
-    <w:name w:val="Caratteri nota a piè di pagina"/>
+  <w:style w:type="character" w:styleId="Caratterinotaapidipaginauser">
+    <w:name w:val="Caratteri nota a piè di pagina (user)"/>
     <w:qFormat/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="WW-Caratterepredefinitoparagrafo">
     <w:name w:val="WW-Carattere predefinito paragrafo"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo">
     <w:name w:val="Titolo"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans;Arial" w:hAnsi="Liberation Sans;Arial" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="BodyText"/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
-    <w:name w:val="Caption"/>
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Indice">
     <w:name w:val="Indice"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Intestazioneepidipagina">
-    <w:name w:val="Intestazione e piè di pagina"/>
+  <w:style w:type="paragraph" w:styleId="Titolouser">
+    <w:name w:val="Titolo (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans;Arial" w:hAnsi="Liberation Sans;Arial" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Indiceuser">
+    <w:name w:val="Indice (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Intestazioneepidipaginauser">
+    <w:name w:val="Intestazione e piè di pagina (user)"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="709"/>
         <w:tab w:val="center" w:pos="4819" w:leader="none"/>
         <w:tab w:val="right" w:pos="9638" w:leader="none"/>
       </w:tabs>
     </w:pPr>
     <w:rPr/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Intestazioneepidipagina">
+    <w:name w:val="Intestazione e piè di pagina"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="Header"/>
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="709"/>
         <w:tab w:val="center" w:pos="4819" w:leader="none"/>
         <w:tab w:val="right" w:pos="9638" w:leader="none"/>
       </w:tabs>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
-    <w:name w:val="Footer"/>
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="709"/>
         <w:tab w:val="center" w:pos="4819" w:leader="none"/>
         <w:tab w:val="right" w:pos="9638" w:leader="none"/>
       </w:tabs>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rientrocorpodeltesto3">
     <w:name w:val="Rientro corpo del testo 3"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:overflowPunct w:val="false"/>
+      <w:overflowPunct w:val="true"/>
       <w:spacing w:lineRule="exact" w:line="240"/>
       <w:ind w:hanging="284" w:left="284" w:right="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption1">
     <w:name w:val="Caption1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Contenutocornice">
+    <w:name w:val="Contenuto cornice"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contenutocorniceuser">
+    <w:name w:val="Contenuto cornice (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contenutotabellauser">
+    <w:name w:val="Contenuto tabella (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolotabellauser">
+    <w:name w:val="Titolo tabella (user)"/>
+    <w:basedOn w:val="Contenutotabellauser"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:styleId="WW8Num1">
     <w:name w:val="WW8Num1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:styleId="WW8Num2">
     <w:name w:val="WW8Num2"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:styleId="WW8Num3">
     <w:name w:val="WW8Num3"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fondazioni.associazioni@regione.piemonte.it" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fondazioni.associazioni@regione.piemonte.it" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369a3"/>
       </a:accent2>
@@ -3232,51 +3451,51 @@
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.6.6.3$Windows_X86_64 LibreOffice_project/d97b2716a9a4a2ce1391dee1765565ea469b0ae7</Application>
+  <Application>LibreOffice/25.2.3.2$Windows_X86_64 LibreOffice_project/bbb074479178df812d175f709636b368952c2ce3</Application>
   <AppVersion></AppVersion>
   <Pages>3</Pages>
-  <Words>894</Words>
-[...2 lines deleted...]
-  <Paragraphs>44</Paragraphs>
+  <Words>926</Words>
+  <Characters>5901</Characters>
+  <CharactersWithSpaces>6805</CharactersWithSpaces>
+  <Paragraphs>45</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Regione Piemonte</dc:creator>
   <dc:description/>
   <dc:language>it-IT</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title>MARCA </dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>